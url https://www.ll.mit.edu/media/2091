--- v0 (2025-10-16)
+++ v1 (2026-06-27)
@@ -1,6907 +1,3596 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00C76EFE" w:rsidRDefault="00547290" w:rsidP="000D684B">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="132E8A04" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="4567" w:right="4"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Government Sponsor Technical Assessment/Concurrence </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Instructions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B718A46" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="4DD2A2EE" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Government </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C76EFE">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24C155E9" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="199"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Sponsor </w:t>
-[...386 lines deleted...]
-          <w:t>AZS.LLWorkpackages@us.af.mil</w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28099021" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="324" w:right="67"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>In accordance with the Sponsorship Agreement between the Department of Defense (DoD) and the Massachusetts Institute of Technology Lincoln Laboratory (MIT-LL) Federally Funded Research &amp; Development Center (FFRDC), all federally sponsored work will be performed on the Air Force Prime Contract.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>The current Air Force contract, FA8702-25-D-B002, is an Indefinite-Delivery Indefinite-Quantity (IDIQ) contract</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>that was issued on 01 April 2025.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Under the terms</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of the contract, task orders are issued on a strictly cost-reimbursable, no-fee basis.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">MIT/LL does not profit </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> any research program performed; however, MIT/LL is reimbursed for all reasonable, allowable, and allocable costs related to that research.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11EB1C94" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="16"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03B42466" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="324" w:right="68"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The Sponsorship Agreement requires each individual project sponsor to formulate and monitor their individual program of research and development (project) directly with MIT-LL, including but not limited to the cost, schedule, and performance of respective projects.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>The result of that formulation effort is a Grey Book Technical Summary and any necessary SOW that addresses near term efforts.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>The purpose of this technical assessment is to formally document individual sponsor concurrence with the Grey Book Technical Summary, and any project/cost information presented by MIT/LL for contract execution.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E50D3C" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="29"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E3988C4" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="324" w:right="68"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Consistent with the Sponsorship Agreement’s stated goal of affording maximum technical freedom to MIT-LL and individual project sponsors, the administrative agent of this FFRDC contract, AFLCMC/AZS, developed this standard Government Sponsor Technical Assessment to formally document individual project sponsor concurrence from a technical perspective with: (1) the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>long term, broad research objective described in the Grey Book Technical Summary, (2) the total estimated period of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>performance end date consistent with that objective; and (3) the associated total estimated cost.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6040BC77" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="41"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E8B0556" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="324" w:right="67"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>This document is NOT the determination that the estimated cost of the program is fair and reasonable. The AFLCMC/AZS Contracting Officer has the sole authority to make the fair and reasonable determination. Additionally, this document is NOT a commitment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>on the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>part of the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>project sponsor to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>fund the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>entire</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>estimated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cost.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Pursuant to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>FAR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>52.232-22,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>project</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">sponsor is only committed to the project to the extent appropriate funds have been obligated against the individual project contract line </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>item.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2658817F" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="53"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C6CA307" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="324" w:right="66"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>While</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>not a formal determination of price fair and reasonableness, the assessment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>provided by the sponsor will</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>form the basis of a formal determination by the AFLCMC/AZS Contracting Officer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>that the total estimated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cost</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>project is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>fair and reasonable. The sponsor’s concurrence with the total number of full-time equivalents (FTE), labor, travel, and other outside procurements is critical to this process, as the AFLCMC/AZS Contracting Officer will utilize this information, as well as the application of MIT/LL audited/accepted indirect rates, to ultimately determine the total estimated cost to be fair and reasonable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EB71EBB" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="24"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3222C7F2" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="324" w:right="71"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The estimated period of performance, estimated cost, and cost information that is consistent with the long term, broad research objective in the Grey Book Technical Summary, is provided in the Technical Assessment. Please review, complete, sign, and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">submit this document to the common mailbox at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5">
+        <w:r>
+          <w:t>AFLCMC.AZS.MIT.LL@us.af.mil.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001A7422" w:rsidRPr="00A0281E">
-[...5 lines deleted...]
-        <w:outlineLvl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Questions related to this document may be directed to the same address.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B5D6AD9" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:sectPr w:rsidR="008F0622">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1080" w:right="1080" w:bottom="280" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49D9022A" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Government</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Sponsor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Technical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Assessment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2534DE80" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="261" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Massachusetts Institute of Technology (MIT) Lincoln Laboratory (LL)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="784894C9" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="8"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="32"/>
-[...118 lines deleted...]
-        <w:outlineLvl w:val="0"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:jc w:val="right"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="300" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2266"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2134"/>
+        <w:gridCol w:w="2040"/>
+        <w:gridCol w:w="3334"/>
+        <w:gridCol w:w="1608"/>
+        <w:gridCol w:w="3118"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006F648D" w:rsidTr="000D2CEE">
+      <w:tr w:rsidR="008F0622" w14:paraId="51B99D8A" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="right"/>
+          <w:trHeight w:val="229"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:tcW w:w="10100" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F648D" w:rsidRDefault="006F648D" w:rsidP="006F648D">
-            <w:pPr>
+          <w:p w14:paraId="1380DD61" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="28" w:right="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00B37A36">
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Project</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-              <w:t>:</w:t>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Overview:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA56FF" w:rsidTr="00EB5A17">
+      <w:tr w:rsidR="008F0622" w14:paraId="0CB83FAD" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="right"/>
+          <w:trHeight w:val="229"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2266" w:type="dxa"/>
+            <w:tcW w:w="2040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA56FF" w:rsidRPr="0063210B" w:rsidRDefault="006F648D" w:rsidP="000D2CEE">
-            <w:pPr>
+          <w:p w14:paraId="58DDA607" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="6"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              <w:t>Project Name:</w:t>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="3334" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA56FF" w:rsidRPr="0063210B" w:rsidRDefault="00CA56FF" w:rsidP="000D2CEE">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4A372DCA" w14:textId="68FE006F" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcW w:w="1608" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA56FF" w:rsidRPr="0063210B" w:rsidRDefault="006F648D" w:rsidP="000D2CEE">
-            <w:pPr>
+          <w:p w14:paraId="41E470A7" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="8"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              <w:t>Project Number:</w:t>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2134" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA56FF" w:rsidRPr="0063210B" w:rsidRDefault="00CA56FF" w:rsidP="000D2CEE">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="73C2A170" w14:textId="4AF5650D" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="29"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA56FF" w:rsidTr="00EB5A17">
+      <w:tr w:rsidR="008F0622" w14:paraId="631867D9" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="right"/>
+          <w:trHeight w:val="229"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2266" w:type="dxa"/>
+            <w:tcW w:w="2040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA56FF" w:rsidRPr="0063210B" w:rsidRDefault="0063210B" w:rsidP="000D2CEE">
-            <w:pPr>
+          <w:p w14:paraId="136F783D" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="14"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...13 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Current</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006F648D" w:rsidRPr="0063210B">
-[...4 lines deleted...]
-              <w:t>PoP:</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>PoP</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>End</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="3334" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA56FF" w:rsidRPr="0063210B" w:rsidRDefault="00CA56FF" w:rsidP="000D2CEE">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="36646BF7" w14:textId="73637E69" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcW w:w="1608" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA56FF" w:rsidRPr="0063210B" w:rsidRDefault="006F648D" w:rsidP="000D2CEE">
-            <w:pPr>
+          <w:p w14:paraId="458EB839" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="11"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              <w:t>Mission Area:</w:t>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Mission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Area:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2134" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA56FF" w:rsidRPr="0063210B" w:rsidRDefault="00CA56FF" w:rsidP="000D2CEE">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0F3E4637" w14:textId="43327492" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB5A17" w:rsidTr="00EB5A17">
+      <w:tr w:rsidR="008F0622" w14:paraId="444985EB" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="right"/>
+          <w:trHeight w:val="229"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2266" w:type="dxa"/>
+            <w:tcW w:w="2040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB5A17" w:rsidRPr="0063210B" w:rsidRDefault="00EB5A17" w:rsidP="000D2CEE">
-            <w:pPr>
+          <w:p w14:paraId="3A54CEB1" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="9"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              <w:t>Total Est. Cost:</w:t>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Total</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Est.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Cost:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="3334" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB5A17" w:rsidRPr="0063210B" w:rsidRDefault="00EB5A17" w:rsidP="000D2CEE">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="628A347D" w14:textId="3345B9D3" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcW w:w="1608" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB5A17" w:rsidRPr="0063210B" w:rsidRDefault="00EB5A17" w:rsidP="000D2CEE">
-[...11 lines deleted...]
-              <w:t>Severable/Non-Severable:</w:t>
+          <w:p w14:paraId="6B0C9798" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="15"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Managing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Div/Grp:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2134" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB5A17" w:rsidRPr="0063210B" w:rsidRDefault="00EB5A17" w:rsidP="000D2CEE">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5D20898B" w14:textId="01AEDE82" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37A36" w:rsidTr="000D2CEE">
+      <w:tr w:rsidR="008F0622" w14:paraId="3D072E48" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="161"/>
-          <w:jc w:val="right"/>
+          <w:trHeight w:val="140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:tcW w:w="10100" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37A36" w:rsidRPr="006F648D" w:rsidRDefault="00B37A36" w:rsidP="00A11757"/>
+          <w:p w14:paraId="53A35BD7" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37A36" w:rsidTr="000D2CEE">
+      <w:tr w:rsidR="008F0622" w14:paraId="7F43B56B" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="right"/>
+          <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:tcW w:w="10100" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37A36" w:rsidRPr="000D2CEE" w:rsidRDefault="00B37A36" w:rsidP="00B37A36">
-            <w:pPr>
+          <w:p w14:paraId="57875E91" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="212" w:lineRule="exact"/>
+              <w:ind w:left="28" w:right="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000D2CEE">
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-              <w:t>Cost Overview:</w:t>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Cost</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Overview:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F648D" w:rsidTr="00EB5A17">
+      <w:tr w:rsidR="008F0622" w14:paraId="012F6BFB" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="right"/>
+          <w:trHeight w:val="517"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2266" w:type="dxa"/>
+            <w:tcW w:w="2040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006F648D" w:rsidRPr="0063210B" w:rsidRDefault="00B37A36" w:rsidP="000D2CEE">
-            <w:pPr>
+          <w:p w14:paraId="6393B46B" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="142" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="12"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...22 lines deleted...]
-              <w:t>:</w:t>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Total</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Est.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Labor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="3334" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006F648D" w:rsidRPr="0063210B" w:rsidRDefault="006F648D" w:rsidP="000D2CEE">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="347D521A" w14:textId="54C5725D" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="135" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="30"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcW w:w="1608" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006F648D" w:rsidRPr="0063210B" w:rsidRDefault="0063210B" w:rsidP="000D2CEE">
-            <w:pPr>
+          <w:p w14:paraId="46C37222" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="142" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="12"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              <w:t>Total Est. # of FTEs:</w:t>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Total</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Est.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>FTEs:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2134" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006F648D" w:rsidRPr="0063210B" w:rsidRDefault="006F648D" w:rsidP="000D2CEE">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="52FE4F27" w14:textId="6953E00E" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="135" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="30"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063210B" w:rsidTr="00EB5A17">
+      <w:tr w:rsidR="008F0622" w14:paraId="6E62F2FF" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="right"/>
+          <w:trHeight w:val="517"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2266" w:type="dxa"/>
+            <w:tcW w:w="2040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0063210B" w:rsidRPr="0063210B" w:rsidRDefault="0063210B" w:rsidP="000D2CEE">
-            <w:pPr>
+          <w:p w14:paraId="134E2360" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="142" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="11"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              <w:t>Total Est. Travel:</w:t>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Total</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Est.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Travel:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7084" w:type="dxa"/>
+            <w:tcW w:w="8060" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="0063210B" w:rsidRPr="0063210B" w:rsidRDefault="0063210B" w:rsidP="000D2CEE">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="37AFCD47" w14:textId="54221A5B" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="135" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="30"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063210B" w:rsidTr="00EB5A17">
+      <w:tr w:rsidR="008F0622" w14:paraId="057E9FE1" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="right"/>
+          <w:trHeight w:val="517"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2266" w:type="dxa"/>
+            <w:tcW w:w="2040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0063210B" w:rsidRPr="0063210B" w:rsidRDefault="0063210B" w:rsidP="0063210B">
-[...26 lines deleted...]
-              <w:t>:</w:t>
+          <w:p w14:paraId="65110CD5" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="12" w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="760" w:hanging="101"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Total</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Est.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outside </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Procurement(s):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7084" w:type="dxa"/>
+            <w:tcW w:w="8060" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="0063210B" w:rsidRPr="0063210B" w:rsidRDefault="0063210B" w:rsidP="000D2CEE">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5A262C4E" w14:textId="617A6DCD" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="135" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="30"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063210B" w:rsidTr="00A049A0">
+      <w:tr w:rsidR="008F0622" w14:paraId="4C25FFB4" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="right"/>
+          <w:trHeight w:val="141"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:tcW w:w="10100" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="0063210B" w:rsidRPr="0063210B" w:rsidRDefault="0063210B" w:rsidP="000D2CEE">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="65C831A9" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37A36" w:rsidTr="00EB5A17">
+      <w:tr w:rsidR="008F0622" w14:paraId="4F394D37" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="611"/>
-          <w:jc w:val="right"/>
+          <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2266" w:type="dxa"/>
+            <w:tcW w:w="2040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0063210B" w:rsidRPr="0063210B" w:rsidRDefault="00B37A36" w:rsidP="000D2CEE">
-[...47 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="68CF7807" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="189" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A3C8400" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="261" w:hanging="104"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Description</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B37A36" w:rsidRPr="0063210B">
-[...4 lines deleted...]
-              <w:t>Costs:</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Outside Procurement Costs:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7084" w:type="dxa"/>
+            <w:tcW w:w="8060" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37A36" w:rsidRPr="0063210B" w:rsidRDefault="00B37A36" w:rsidP="000D2CEE">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7EA0DD92" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C6127B1" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="79" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="363CA2AB" w14:textId="6923CA87" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="30"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37A36" w:rsidTr="000D2CEE">
+      <w:tr w:rsidR="008F0622" w14:paraId="0A9CDCDE" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="right"/>
+          <w:trHeight w:val="141"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:tcW w:w="10100" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37A36" w:rsidRPr="006F648D" w:rsidRDefault="00B37A36" w:rsidP="00A11757"/>
+          <w:p w14:paraId="645421AD" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37A36" w:rsidTr="000D2CEE">
+      <w:tr w:rsidR="008F0622" w14:paraId="141E1D54" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="right"/>
+          <w:trHeight w:val="229"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:tcW w:w="10100" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37A36" w:rsidRPr="000D2CEE" w:rsidRDefault="00B37A36" w:rsidP="00B37A36">
-            <w:pPr>
+          <w:p w14:paraId="3ED1DD28" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="28"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000D2CEE">
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-              <w:t>Sponsor Information:</w:t>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Sponsor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Information:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37A36" w:rsidTr="00EB5A17">
+      <w:tr w:rsidR="008F0622" w14:paraId="25C28102" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="right"/>
+          <w:trHeight w:val="229"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2266" w:type="dxa"/>
+            <w:tcW w:w="2040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37A36" w:rsidRPr="000D2CEE" w:rsidRDefault="00B37A36" w:rsidP="000D2CEE">
-            <w:pPr>
+          <w:p w14:paraId="6257D22A" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="11"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              <w:t>Sponsor Agency:</w:t>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Sponsor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Agency:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="3334" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37A36" w:rsidRPr="000D2CEE" w:rsidRDefault="00B37A36" w:rsidP="000D2CEE">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5E268D5E" w14:textId="22B30ED8" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcW w:w="1608" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37A36" w:rsidRPr="000D2CEE" w:rsidRDefault="000D2CEE" w:rsidP="000D2CEE">
-            <w:pPr>
+          <w:p w14:paraId="080A2F83" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="13"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              <w:t>DoD/Non-DoD:</w:t>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>DoD/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Non-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>DoD</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2134" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37A36" w:rsidRPr="000D2CEE" w:rsidRDefault="00B37A36" w:rsidP="000D2CEE">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="09CD5856" w14:textId="2C9AD00F" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="29"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37A36" w:rsidTr="00EB5A17">
+      <w:tr w:rsidR="008F0622" w14:paraId="2B3F6179" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="right"/>
+          <w:trHeight w:val="229"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2266" w:type="dxa"/>
+            <w:tcW w:w="2040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37A36" w:rsidRPr="000D2CEE" w:rsidRDefault="000D2CEE" w:rsidP="000D2CEE">
-            <w:pPr>
+          <w:p w14:paraId="31DBF22F" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="10"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              <w:t>Sponsor POC:</w:t>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Sponsor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>POC:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="3334" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37A36" w:rsidRPr="000D2CEE" w:rsidRDefault="00B37A36" w:rsidP="000D2CEE">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5DE6C15A" w14:textId="4A4D3535" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcW w:w="1608" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37A36" w:rsidRPr="000D2CEE" w:rsidRDefault="000D2CEE" w:rsidP="000D2CEE">
-            <w:pPr>
+          <w:p w14:paraId="78947016" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="7"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              <w:t>POC E-Mail:</w:t>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>POC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>E-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2134" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B37A36" w:rsidRPr="000D2CEE" w:rsidRDefault="00B37A36" w:rsidP="000D2CEE">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="719CE663" w14:textId="4A2C9715" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="29"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA56FF" w:rsidTr="00EB5A17">
+      <w:tr w:rsidR="008F0622" w14:paraId="4D14B38D" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="right"/>
+          <w:trHeight w:val="229"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2266" w:type="dxa"/>
+            <w:tcW w:w="2040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA56FF" w:rsidRPr="000D2CEE" w:rsidRDefault="000D2CEE" w:rsidP="000D2CEE">
-            <w:pPr>
+          <w:p w14:paraId="398B1C06" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="7"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Title/Position:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="3334" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA56FF" w:rsidRPr="000D2CEE" w:rsidRDefault="00CA56FF" w:rsidP="000D2CEE">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="28BEED72" w14:textId="0EFF09B3" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcW w:w="1608" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA56FF" w:rsidRPr="000D2CEE" w:rsidRDefault="000D2CEE" w:rsidP="000D2CEE">
-            <w:pPr>
+          <w:p w14:paraId="3FA7EB08" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="7"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              <w:t>POC Phone #:</w:t>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>POC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Phone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>#:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2134" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA56FF" w:rsidRPr="000D2CEE" w:rsidRDefault="00CA56FF" w:rsidP="000D2CEE">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="27F069B9" w14:textId="2BACE3FC" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="29"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E40B9F" w:rsidRDefault="00E40B9F" w:rsidP="00A11757">
-      <w:pPr>
+    <w:p w14:paraId="2E38FDCB" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B6D18DB" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="035F67AC" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="29"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E18EA5A" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="494"/>
+        </w:tabs>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="494" w:hanging="166"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Summary</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CE379BB" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="20"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A11757">
+    </w:p>
+    <w:p w14:paraId="5DC1B84C" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="324" w:right="69" w:hanging="1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>In accordance with the Sponsorship Agreement, the project sponsor has worked directly with MIT-LL staff to define a program of research and development.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>The project sponsor has performed a technical assessment of the resultant Grey Book Technical Summary that describes the long term, broad research objective for the overall program of research and development. The Grey Book Technical Summary agreed to by the government sponsor and MIT-LL, adequately captures this joint framework, describes the problem statement, the desired end-state, and the technical approach.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BC832BE" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="552"/>
+        </w:tabs>
+        <w:spacing w:before="250"/>
+        <w:ind w:left="552" w:hanging="224"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Labor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A4F9BE1" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="7"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>I.</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B1C067D" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="324" w:right="4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The MIT-LL estimate of Full Time Equivalents (FTEs) has been reviewed and represents an acceptable estimate of the labor effort given the variables and unknowns involved in pursuing this overall research.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D31DE12" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="610"/>
+        </w:tabs>
+        <w:ind w:left="610" w:hanging="282"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Procurement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D21519F" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="25"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FB4F94" w:rsidRPr="00A11757">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62452EFB" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="324" w:right="66"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If any equipment, materials, and/or subcontracts are anticipated, the MIT-LL estimate and explanation of the equipment/material/subcontracts have been reviewed and represents an acceptable estimate given the variables and unknowns involved in pursuing this overall research objective.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13283472" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:sectPr w:rsidR="008F0622">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1080" w:right="1080" w:bottom="280" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0870A40D" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="624"/>
+        </w:tabs>
+        <w:spacing w:before="41"/>
+        <w:ind w:left="624" w:hanging="296"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Travel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="645247C2" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="19"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Summary</w:t>
-[...167 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4397D0CB" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="323" w:right="4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>any travel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anticipated, the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MIT-LL estimate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and explanation of travel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>activity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>has been</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>reviewed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>represents an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>acceptable estimate given the variables and unknowns involved in pursuing this overall research objective.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3231C421" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="566"/>
+        </w:tabs>
+        <w:ind w:left="566" w:hanging="238"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Total Estimated </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Cost</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A3DEB4C" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="20"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="74789D1F" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="323" w:right="4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The total estimated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cost has been reviewed and represents an acceptable estimate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>given the variables and unknowns involved in pursuing this overall research objective.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52309849" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="624"/>
+        </w:tabs>
+        <w:spacing w:before="253"/>
+        <w:ind w:left="624" w:hanging="296"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Period</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Performance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D4F0342" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="8"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>II</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FB4F94" w:rsidRPr="00FB4F94">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B3CD38B" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="323" w:right="4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>total estimated period</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>performance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>has</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>been</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>reviewed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>represents</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>acceptable estimate given</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>variables</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and unknowns involved in pursuing this overall research objective.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="778C49CB" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BF7E9D4" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50D2583C" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="127"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="308FD70E" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="324"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Sponsor’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Authorized</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Representative</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>(Must</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>USG,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>contractor)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="193A0516" w14:textId="348B7A1C" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="12"/>
+        <w:ind w:left="324"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Phone</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61E1DE07" w14:textId="56710CE6" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="13"/>
+        <w:ind w:left="324"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Email:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="310FA5DC" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="405AB14E" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="008F0622">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7250C2A4" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="64"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487587840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A5F622A" wp14:editId="2845BFEC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>643127</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>211172</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3413760" cy="18415"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="1" name="Graphic 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3413760" cy="18415"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3413760" h="18415">
+                              <a:moveTo>
+                                <a:pt x="3413760" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="18287"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3413760" y="18287"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3413760" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="712F295D" id="Graphic 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:50.65pt;margin-top:16.65pt;width:268.8pt;height:1.45pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3413760,18415" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBufAG3IAIAAMEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L47Trg2MOMXQosOA&#10;oivQDDsrshwbk0WNUuLk70fJlmtspw3zQabMJ+rxkfTm7txpdlLoWjAlzxdLzpSRULXmUPJvu8cP&#10;a86cF6YSGowq+UU5frd9/27T20KtoAFdKWQUxLiityVvvLdFljnZqE64BVhlyFkDdsLTFg9ZhaKn&#10;6J3OVsvlTdYDVhZBKufo68Pg5NsYv66V9F/r2inPdMmJm48rxnUf1my7EcUBhW1aOdIQ/8CiE62h&#10;S6dQD8ILdsT2j1BdKxEc1H4hocugrlupYg6UTb78LZvXRlgVcyFxnJ1kcv8vrHw+vdoXDNSdfQL5&#10;w5EiWW9dMXnCxo2Yc41dwBJxdo4qXiYV1dkzSR+vrvOr2xsSW5IvX1/nH4PKmSjSYXl0/rOCGEic&#10;npwfilAlSzTJkmeTTKRShiLqWETPGRUROaMi7ociWuHDucAumKyfMWkSkeDt4KR2EHE+JDHxTakQ&#10;1TeMNnMsZTVDJV962xhvwOTr1fp2TDz503vAze/9O3RsW2KZ4kkNTg0ah9Sj2JMchJsL7kC31WOr&#10;dRDA4WF/r5GdRBiP+IyUZ7DYDUMDhFbYQ3V5QdbTzJTc/TwKVJzpL4aaMgxYMjAZ+2Sg1/cQxzBq&#10;j87vzt8FWmbJLLmn/nmG1PKiSJ1B/ANgwIaTBj4dPdRtaJvIbWA0bmhOYv7jTIdBnO8j6u3Ps/0F&#10;AAD//wMAUEsDBBQABgAIAAAAIQA7XwyX3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8Mw&#10;DIXvSPyHyEhcEEvXQrWVphOCwYkLA6Eds8Y0VRunatKt+/eYE5ysZz89f6/czK4XRxxD60nBcpGA&#10;QKq9aalR8PnxcrsCEaImo3tPqOCMATbV5UWpC+NP9I7HXWwEh1AotAIb41BIGWqLToeFH5D49u1H&#10;pyPLsZFm1CcOd71MkySXTrfEH6we8Mli3e0mp0Dun/dfb9122rb3dzfndP3a2ZAqdX01Pz6AiDjH&#10;PzP84jM6VMx08BOZIHrWyTJjq4Is48mGPFutQRx4kacgq1L+b1D9AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAG58AbcgAgAAwQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhADtfDJffAAAACQEAAA8AAAAAAAAAAAAAAAAAegQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;" path="m3413760,l,,,18287r3413760,l3413760,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588352" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16E09256" wp14:editId="405A994D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>5076444</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>211172</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1981200" cy="18415"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="2" name="Graphic 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1981200" cy="18415"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="1981200" h="18415">
+                              <a:moveTo>
+                                <a:pt x="1981200" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="18287"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1981200" y="18287"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1981200" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0C9CB705" id="Graphic 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:399.7pt;margin-top:16.65pt;width:156pt;height:1.45pt;z-index:-15728128;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="1981200,18415" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCg10YUHwIAAMEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxwH+8iMOMXQosOA&#10;oivQDDsrshwbk0VNVGLn34+SLdfYThvmg0yZT9TjI+ndzdBpdlEOWzAlz1drzpSRULXmVPJvh/s3&#10;W87QC1MJDUaV/KqQ3+xfv9r1tlAbaEBXyjEKYrDobckb722RZSgb1QlcgVWGnDW4TnjaulNWOdFT&#10;9E5nm/X6fdaDq6wDqRDp693o5PsYv66V9F/rGpVnuuTEzcfVxfUY1my/E8XJCdu0cqIh/oFFJ1pD&#10;l86h7oQX7OzaP0J1rXSAUPuVhC6Dum6lijlQNvn6t2yeG2FVzIXEQTvLhP8vrHy8PNsnF6ijfQD5&#10;A0mRrLdYzJ6wwQkz1K4LWCLOhqjidVZRDZ5J+ph/3OZUGs4k+fLt2/xdUDkTRTosz+g/K4iBxOUB&#10;/ViEKlmiSZYcTDIdlTIUUccies6oiI4zKuJxLKIVPpwL7ILJ+gWTJhEJ3g4u6gAR50MSM9+UClF9&#10;wWizxFJWC1TypbeN8UZMvt1sP0yJJ396j7jlvX+Hjm1LLFM8qQHVqHFIPYo9y0G4peAIuq3uW62D&#10;AOhOx1vt2EWE8YjPRHkBi90wNkBohSNU1yfHepqZkuPPs3CKM/3FUFOGAUuGS8YxGc7rW4hjGLV3&#10;6A/Dd+Ess2SW3FP/PEJqeVGkziD+ATBiw0kDn84e6ja0TeQ2Mpo2NCcx/2mmwyAu9xH18ufZ/wIA&#10;AP//AwBQSwMEFAAGAAgAAAAhANO1P0HaAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAM&#10;he9I/IfISNxYwgqDlaYTQoI7G6Ic08Y0FY1TJdnW/Xu8E/jm956eP1eb2Y/igDENgTTcLhQIpC7Y&#10;gXoNH7vXm0cQKRuyZgyEGk6YYFNfXlSmtOFI73jY5l5wCaXSaHA5T6WUqXPoTVqECYm97xC9ybzG&#10;XtpojlzuR7lUaiW9GYgvODPhi8PuZ7v3GrqvfN+0J3JvfVRJfqrGNoynr6/m5ycQGef8F4YzPqND&#10;zUxt2JNNYtTwsF7fcVRDURQgzgEeVlpWVkuQdSX/v1D/AgAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAKDXRhQfAgAAwQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhANO1P0HaAAAACgEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" path="m1981200,l,,,18287r1981200,l1981200,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F480E75" w14:textId="77777777" w:rsidR="008F0622" w:rsidRDefault="00A943A7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7305"/>
+        </w:tabs>
+        <w:ind w:left="324"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00FB4F94">
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00E6048C" w:rsidRPr="00FB4F94">
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>Signature</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...17 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...565 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId14"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="008F0622">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1260" w:right="1440" w:bottom="1260" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1300" w:right="1080" w:bottom="280" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...42 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...235 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...1 lines deleted...]
-    <w:nsid w:val="125A3C1B"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28807463"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4B7AF2C6"/>
-    <w:lvl w:ilvl="0" w:tplc="ED7C300A">
+    <w:tmpl w:val="A4E6B860"/>
+    <w:lvl w:ilvl="0" w:tplc="E14A859A">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="720"/>
+        <w:ind w:left="496" w:hanging="168"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FEA47ED2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1494" w:hanging="168"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%2."/>
+    <w:lvl w:ilvl="2" w:tplc="CAA48E8C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...76 lines deleted...]
-        <w:ind w:left="1080" w:hanging="720"/>
+        <w:ind w:left="2488" w:hanging="168"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%2."/>
+    <w:lvl w:ilvl="3" w:tplc="0C0A4872">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...76 lines deleted...]
-        <w:ind w:left="1080" w:hanging="720"/>
+        <w:ind w:left="3482" w:hanging="168"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%2."/>
+    <w:lvl w:ilvl="4" w:tplc="90C8B340">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...81 lines deleted...]
-        <w:ind w:left="864" w:hanging="432"/>
+        <w:ind w:left="4476" w:hanging="168"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="5" w:tplc="15D4D9AA">
       <w:numFmt w:val="bullet"/>
-      <w:lvlRestart w:val="0"/>
-      <w:lvlText w:val="○"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1512" w:hanging="360"/>
+        <w:ind w:left="5470" w:hanging="168"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
-[...1 lines deleted...]
-        <w:sz w:val="22"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="6" w:tplc="F124813C">
       <w:numFmt w:val="bullet"/>
-      <w:lvlRestart w:val="0"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2232" w:hanging="360"/>
+        <w:ind w:left="6464" w:hanging="168"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="22"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="7" w:tplc="4F665F26">
       <w:numFmt w:val="bullet"/>
-      <w:lvlRestart w:val="0"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2952" w:hanging="360"/>
+        <w:ind w:left="7458" w:hanging="168"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="8" w:tplc="C2384F42">
       <w:numFmt w:val="bullet"/>
-      <w:lvlRestart w:val="0"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3672" w:hanging="360"/>
+        <w:ind w:left="8452" w:hanging="168"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...63 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
-[...409 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="1" w16cid:durableId="346488996">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...1 lines deleted...]
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...11 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:ulTrailSpace/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E6048C"/>
-[...265 lines deleted...]
-    <w:rsid w:val="00FF7F0C"/>
+    <w:rsidRoot w:val="008F0622"/>
+    <w:rsid w:val="001D68A4"/>
+    <w:rsid w:val="0085139B"/>
+    <w:rsid w:val="008F0622"/>
+    <w:rsid w:val="00A943A7"/>
+    <w:rsid w:val="00BC66FB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1330DD57"/>
+  <w14:docId w14:val="43CE0321"/>
+  <w15:docId w15:val="{FCE85CC3-5046-49A1-873E-93670BEAEF0B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...139 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E6048C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="17"/>
+      <w:ind w:left="262" w:hanging="2979"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="31"/>
+      <w:szCs w:val="31"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="271"/>
+      <w:ind w:left="2698" w:right="2433"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="25"/>
+      <w:szCs w:val="25"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="252"/>
+      <w:ind w:left="624" w:hanging="296"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00E6048C"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
     </w:rPr>
-  </w:style>
-[...304 lines deleted...]
-    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="005E3336"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:before="252"/>
+      <w:ind w:left="624" w:hanging="296"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-[...174 lines deleted...]
-    <w:name w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00E6048C"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="210" w:lineRule="exact"/>
     </w:pPr>
-    <w:rPr>
-[...382 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...3 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AFLCMC.AZS.LLWorkpackages@us.af.mil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
-[...1986 lines deleted...]
-</w:webSettings>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AFLCMC.AZS.MIT.LL@us.af.mil" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6935,86 +3624,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -7145,87 +3832,73 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>5404</Characters>
+  <Pages>3</Pages>
+  <Words>885</Words>
+  <Characters>5045</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>12</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>42</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>U.S Air Force</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6340</CharactersWithSpaces>
+  <CharactersWithSpaces>5919</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>MILAM, BRIAN A GS-13 USAF AFMC AFLCMC/PZI</dc:creator>
+  <dc:title>F$D-FO-FRM(E)-025-AFLCMC New Start Summary Sheet.xlsx</dc:title>
+  <dc:creator>ST27585</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2026-04-23T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>PScript5.dll Version 5.2.2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2026-04-23T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
+    <vt:lpwstr>Acrobat Distiller 25.0 (Windows)</vt:lpwstr>
+  </property>
+</Properties>
+</file>